--- v0 (2026-02-25)
+++ v1 (2026-06-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="IA Club Info" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Contact Name</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>319 United</t>
   </si>
   <si>
     <t>Shannon  Frost</t>
   </si>
   <si>
     <t>sjtfrost@icloud.com</t>
   </si>
   <si>
@@ -119,57 +119,57 @@
   <si>
     <t>319-533-3021</t>
   </si>
   <si>
     <t>pridevolleyballclub@gmail.com</t>
   </si>
   <si>
     <t>pridevbc.com</t>
   </si>
   <si>
     <t>BOOST VOLLEYBALL CLUB</t>
   </si>
   <si>
     <t>Craig Pitcher</t>
   </si>
   <si>
     <t>craigapitcher@gmail.com</t>
   </si>
   <si>
     <t>boostvolleyball.com</t>
   </si>
   <si>
     <t>CENTENNIAL VOLLEYBALL ACADEMY</t>
   </si>
   <si>
-    <t>Martin Moen</t>
-[...5 lines deleted...]
-    <t>centennialvolleyballacademy@gmail.com</t>
+    <t>Cara Kelly</t>
+  </si>
+  <si>
+    <t>319-269-5771</t>
+  </si>
+  <si>
+    <t>cva.usav@gmail.com</t>
   </si>
   <si>
     <t>www.centennialvolleyballacademy.com/</t>
   </si>
   <si>
     <t>CLINTON EVOLUTION VBC</t>
   </si>
   <si>
     <t>Clinton Evolution VBC</t>
   </si>
   <si>
     <t>563-949-5770</t>
   </si>
   <si>
     <t>clintonevolution@gmail.com</t>
   </si>
   <si>
     <t>clintonevolutionvolleyballclub.sportsengin</t>
   </si>
   <si>
     <t>CLUB IOWA JUNIORS - CIA</t>
   </si>
   <si>
     <t>Chris Mahi</t>
   </si>
@@ -291,50 +291,65 @@
     <t>IOWA ROCKETS</t>
   </si>
   <si>
     <t>Kyla Rodgers</t>
   </si>
   <si>
     <t>319-337-3613</t>
   </si>
   <si>
     <t>iowarockets@gmail.com</t>
   </si>
   <si>
     <t>iowarockets.com</t>
   </si>
   <si>
     <t>IOWA SELECT VBC</t>
   </si>
   <si>
     <t>Frank Flanagan</t>
   </si>
   <si>
     <t>IowaSelectVBC@Gmail.com</t>
   </si>
   <si>
     <t>www.iowaselectvbc.com</t>
+  </si>
+  <si>
+    <t>Iowa United</t>
+  </si>
+  <si>
+    <t>Ben Bahr</t>
+  </si>
+  <si>
+    <t>319-210-4626</t>
+  </si>
+  <si>
+    <t>info@iowaunitedvb.com</t>
+  </si>
+  <si>
+    <t>https://iowaunitedvb.com</t>
   </si>
   <si>
     <t>Iowa Vibe Volleyball</t>
   </si>
   <si>
     <t>Lexi Schwartz</t>
   </si>
   <si>
     <t>641-390-2248</t>
   </si>
   <si>
     <t>lexi.iowavibevolleyball@gmail.com</t>
   </si>
   <si>
     <t>JOHNSTON VOLLEYBALL CLUB</t>
   </si>
   <si>
     <t>Michelle Carr</t>
   </si>
   <si>
     <t>jvbcdirector@gmail.com</t>
   </si>
   <si>
     <t>johnstonvbc.com</t>
   </si>
@@ -803,51 +818,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E36"/>
+  <dimension ref="A1:E37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1187,261 +1202,278 @@
         <v>90</v>
       </c>
       <c r="C22">
         <v>3103101558</v>
       </c>
       <c r="D22" t="s">
         <v>91</v>
       </c>
       <c r="E22" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>94</v>
       </c>
       <c r="C23" t="s">
         <v>95</v>
       </c>
       <c r="D23" t="s">
         <v>96</v>
       </c>
+      <c r="E23" t="s">
+        <v>97</v>
+      </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B24" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>5153064595</v>
+        <v>99</v>
+      </c>
+      <c r="C24" t="s">
+        <v>100</v>
       </c>
       <c r="D24" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B25" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="C25" t="s">
         <v>103</v>
+      </c>
+      <c r="C25">
+        <v>5153064595</v>
       </c>
       <c r="D25" t="s">
         <v>104</v>
       </c>
+      <c r="E25" t="s">
+        <v>105</v>
+      </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>3195213504</v>
+        <v>107</v>
+      </c>
+      <c r="C26" t="s">
+        <v>108</v>
       </c>
       <c r="D26" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B27" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C27">
-        <v>6414304877</v>
+        <v>3195213504</v>
       </c>
       <c r="D27" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="E27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C28">
-        <v>16417154200</v>
+        <v>6414304877</v>
       </c>
       <c r="D28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C29">
-        <v>9139048599</v>
+        <v>16417154200</v>
       </c>
       <c r="D29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="C30" t="s">
         <v>122</v>
+      </c>
+      <c r="C30">
+        <v>9139048599</v>
       </c>
       <c r="D30" t="s">
         <v>123</v>
       </c>
       <c r="E30" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>125</v>
       </c>
       <c r="B31" t="s">
         <v>126</v>
       </c>
       <c r="C31" t="s">
         <v>127</v>
       </c>
       <c r="D31" t="s">
         <v>128</v>
       </c>
+      <c r="E31" t="s">
+        <v>129</v>
+      </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B32" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>5635058646</v>
+        <v>131</v>
+      </c>
+      <c r="C32" t="s">
+        <v>132</v>
       </c>
       <c r="D32" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B33" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="C33">
-        <v>3193105104</v>
+        <v>5635058646</v>
       </c>
       <c r="D33" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E33" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B34" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C34">
-        <v>6414160801</v>
+        <v>3193105104</v>
       </c>
       <c r="D34" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E34" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B35" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="C35" t="s">
         <v>142</v>
+      </c>
+      <c r="C35">
+        <v>6414160801</v>
       </c>
       <c r="D35" t="s">
         <v>143</v>
       </c>
       <c r="E35" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>145</v>
       </c>
       <c r="B36" t="s">
         <v>146</v>
       </c>
-      <c r="C36">
+      <c r="C36" t="s">
+        <v>147</v>
+      </c>
+      <c r="D36" t="s">
+        <v>148</v>
+      </c>
+      <c r="E36" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s">
+        <v>150</v>
+      </c>
+      <c r="B37" t="s">
+        <v>151</v>
+      </c>
+      <c r="C37">
         <v>3197596061</v>
       </c>
-      <c r="D36" t="s">
-        <v>147</v>
+      <c r="D37" t="s">
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>