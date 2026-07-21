--- v1 (2026-06-30)
+++ v2 (2026-07-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="IA Club Info" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="162">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Contact Name</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>319 United</t>
   </si>
   <si>
     <t>Shannon  Frost</t>
   </si>
   <si>
     <t>sjtfrost@icloud.com</t>
   </si>
   <si>
@@ -266,104 +266,107 @@
   <si>
     <t>joe@iowajuniors.com</t>
   </si>
   <si>
     <t>www.iowajuniors.com</t>
   </si>
   <si>
     <t>Iowa Matrix</t>
   </si>
   <si>
     <t xml:space="preserve">Iowa Matrix </t>
   </si>
   <si>
     <t>information@iowamatrix.org</t>
   </si>
   <si>
     <t>IOWA POWER PLEX VBC</t>
   </si>
   <si>
     <t>Crissy Nelson</t>
   </si>
   <si>
     <t>Directors@IowaPowerPlex.com</t>
   </si>
   <si>
+    <t>Iowa Rise Volleyball</t>
+  </si>
+  <si>
+    <t>Lexi Schwartz</t>
+  </si>
+  <si>
+    <t>641-390-2248</t>
+  </si>
+  <si>
+    <t>lexi.iowarisevolleyball@gmail.com</t>
+  </si>
+  <si>
+    <t>iowarisevolleyball.com</t>
+  </si>
+  <si>
     <t>IOWA ROCKETS</t>
   </si>
   <si>
     <t>Kyla Rodgers</t>
   </si>
   <si>
     <t>319-337-3613</t>
   </si>
   <si>
     <t>iowarockets@gmail.com</t>
   </si>
   <si>
     <t>iowarockets.com</t>
   </si>
   <si>
     <t>IOWA SELECT VBC</t>
   </si>
   <si>
     <t>Frank Flanagan</t>
   </si>
   <si>
     <t>IowaSelectVBC@Gmail.com</t>
   </si>
   <si>
     <t>www.iowaselectvbc.com</t>
   </si>
   <si>
     <t>Iowa United</t>
   </si>
   <si>
     <t>Ben Bahr</t>
   </si>
   <si>
     <t>319-210-4626</t>
   </si>
   <si>
     <t>info@iowaunitedvb.com</t>
   </si>
   <si>
     <t>https://iowaunitedvb.com</t>
   </si>
   <si>
-    <t>Iowa Vibe Volleyball</t>
-[...10 lines deleted...]
-  <si>
     <t>JOHNSTON VOLLEYBALL CLUB</t>
   </si>
   <si>
     <t>Michelle Carr</t>
   </si>
   <si>
     <t>jvbcdirector@gmail.com</t>
   </si>
   <si>
     <t>johnstonvbc.com</t>
   </si>
   <si>
     <t>LEGIT</t>
   </si>
   <si>
     <t>Diane Harms</t>
   </si>
   <si>
     <t>319-239-5162</t>
   </si>
   <si>
     <t>diane.harms@dnhcsd.org</t>
   </si>
   <si>
     <t>MARION MAGIC VBC</t>
@@ -428,60 +431,84 @@
   <si>
     <t>PEARL CITY POWER VB ASSOC</t>
   </si>
   <si>
     <t>Pearl City Power</t>
   </si>
   <si>
     <t>563-316-4292</t>
   </si>
   <si>
     <t>pearlcitypower@gmail.com</t>
   </si>
   <si>
     <t>PLATFORM ELITE</t>
   </si>
   <si>
     <t>Melissa Kurth</t>
   </si>
   <si>
     <t>info@platformelite.com</t>
   </si>
   <si>
     <t>platformelite.com</t>
   </si>
   <si>
+    <t>PRAIRIE VOLLEYBALL CLUB</t>
+  </si>
+  <si>
+    <t>Melissa Carnahan</t>
+  </si>
+  <si>
+    <t>melissa.carnahan@kirkwood.edu</t>
+  </si>
+  <si>
+    <t>prairievolleyball.com</t>
+  </si>
+  <si>
     <t>PRECISION ONE / VOLLEYFROG IOWA</t>
   </si>
   <si>
     <t>Melissa Duffield</t>
   </si>
   <si>
     <t>coachmofrog@yahoo.com</t>
   </si>
   <si>
     <t xml:space="preserve">www.precisiononevolleyball.com (Currently Hacked) </t>
+  </si>
+  <si>
+    <t>RAMS JUNIORS VBC</t>
+  </si>
+  <si>
+    <t>Jim Sixta</t>
+  </si>
+  <si>
+    <t>vballsix@gmail.com</t>
+  </si>
+  <si>
+    <t>www.ramsjuniors.com</t>
   </si>
   <si>
     <t>Roots Volleyball Academy</t>
   </si>
   <si>
     <t>rootsvolleyballacademy@gmail.com</t>
   </si>
   <si>
     <t>www.rootsvolleyballacademy.com</t>
   </si>
   <si>
     <t>SIX PACK VBC</t>
   </si>
   <si>
     <t>Jay Grassley</t>
   </si>
   <si>
     <t>319-269-2715</t>
   </si>
   <si>
     <t>sixpackvbc@gmail.com</t>
   </si>
   <si>
     <t>sixpackvbc.org</t>
   </si>
@@ -818,51 +845,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E37"/>
+  <dimension ref="A1:E39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="40" customWidth="true" style="0"/>
     <col min="5" max="5" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -1179,301 +1206,338 @@
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>84</v>
       </c>
       <c r="B21" t="s">
         <v>85</v>
       </c>
       <c r="C21" t="s">
         <v>86</v>
       </c>
       <c r="D21" t="s">
         <v>87</v>
       </c>
       <c r="E21" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>89</v>
       </c>
       <c r="B22" t="s">
         <v>90</v>
       </c>
-      <c r="C22">
-        <v>3103101558</v>
+      <c r="C22" t="s">
+        <v>91</v>
       </c>
       <c r="D22" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B23" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="C23" t="s">
         <v>95</v>
+      </c>
+      <c r="C23">
+        <v>3103101558</v>
       </c>
       <c r="D23" t="s">
         <v>96</v>
       </c>
       <c r="E23" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>99</v>
       </c>
       <c r="C24" t="s">
         <v>100</v>
       </c>
       <c r="D24" t="s">
         <v>101</v>
       </c>
+      <c r="E24" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B25" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C25">
         <v>5153064595</v>
       </c>
       <c r="D25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E25" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C26" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C27">
         <v>3195213504</v>
       </c>
       <c r="D27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C28">
         <v>6414304877</v>
       </c>
       <c r="D28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E28" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B29" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C29">
         <v>16417154200</v>
       </c>
       <c r="D29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B30" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C30">
         <v>9139048599</v>
       </c>
       <c r="D30" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C31" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D31" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E31" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B32" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D32" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B33" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C33">
         <v>5635058646</v>
       </c>
       <c r="D33" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E33" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B34" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C34">
-        <v>3193105104</v>
+        <v>3193610179</v>
       </c>
       <c r="D34" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E34" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B35" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C35">
-        <v>6414160801</v>
+        <v>3193105104</v>
       </c>
       <c r="D35" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="E35" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B36" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>147</v>
+        <v>148</v>
+      </c>
+      <c r="C36">
+        <v>5159790627</v>
       </c>
       <c r="D36" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E36" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B37" t="s">
         <v>151</v>
       </c>
       <c r="C37">
-        <v>3197596061</v>
+        <v>6414160801</v>
       </c>
       <c r="D37" t="s">
         <v>152</v>
+      </c>
+      <c r="E37" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s">
+        <v>154</v>
+      </c>
+      <c r="B38" t="s">
+        <v>155</v>
+      </c>
+      <c r="C38" t="s">
+        <v>156</v>
+      </c>
+      <c r="D38" t="s">
+        <v>157</v>
+      </c>
+      <c r="E38" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5">
+      <c r="A39" t="s">
+        <v>159</v>
+      </c>
+      <c r="B39" t="s">
+        <v>160</v>
+      </c>
+      <c r="C39">
+        <v>3197596061</v>
+      </c>
+      <c r="D39" t="s">
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>