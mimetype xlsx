--- v2 (2026-07-21)
+++ v3 (2026-09-23)
@@ -41,57 +41,57 @@
   <si>
     <t>Contact Name</t>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Website</t>
   </si>
   <si>
     <t>319 United</t>
   </si>
   <si>
     <t>Shannon  Frost</t>
   </si>
   <si>
     <t>sjtfrost@icloud.com</t>
   </si>
   <si>
     <t>ADRENALINE VOLLEYBALL ACADEMY</t>
   </si>
   <si>
-    <t>Austin Filer</t>
-[...5 lines deleted...]
-    <t>austin.filer@gmail.com</t>
+    <t>Marty Smith</t>
+  </si>
+  <si>
+    <t>319-310-4213</t>
+  </si>
+  <si>
+    <t>mjs139@hotmail.com</t>
   </si>
   <si>
     <t>www.adrenalinevb.com/</t>
   </si>
   <si>
     <t>APEX VBC (Geneseo)</t>
   </si>
   <si>
     <t>Ryan Rasmussen</t>
   </si>
   <si>
     <t>elcoachoras@msn.com</t>
   </si>
   <si>
     <t>www.QCAPEXVBC.com</t>
   </si>
   <si>
     <t>ATTACK VOLLEYBALL</t>
   </si>
   <si>
     <t>Mark Andrews</t>
   </si>
   <si>
     <t>402-630-6770</t>
   </si>